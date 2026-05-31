--- v1 (2026-02-05)
+++ v2 (2026-05-31)
@@ -1,92 +1,132 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="2617053D" w14:textId="763001FA" w:rsidR="006E09A5" w:rsidRPr="008528C5" w:rsidRDefault="006E09A5" w:rsidP="006E09A5">
+    <w:p w14:paraId="2617053D" w14:textId="2D74C439" w:rsidR="006E09A5" w:rsidRPr="008528C5" w:rsidRDefault="006E09A5" w:rsidP="006E09A5">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:widowControl/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008528C5">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t xml:space="preserve">Pokyny ku autorizačnej knihe pre </w:t>
       </w:r>
       <w:r w:rsidR="00C74F62">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>spoločnosť</w:t>
       </w:r>
       <w:r w:rsidR="00246324">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
-        <w:t xml:space="preserve"> od 1.1.202</w:t>
+        <w:t xml:space="preserve"> od 1</w:t>
+      </w:r>
+      <w:r w:rsidR="00657FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>3</w:t>
+      </w:r>
+      <w:r w:rsidR="00246324">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00657FF8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidR="00246324">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="sk-SK"/>
+        </w:rPr>
+        <w:t>.202</w:t>
       </w:r>
       <w:r w:rsidR="0022309C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C30B526" w14:textId="77777777" w:rsidR="006E09A5" w:rsidRPr="008528C5" w:rsidRDefault="006E09A5" w:rsidP="006E09A5">
       <w:pPr>
         <w:pStyle w:val="Zkladntext"/>
         <w:widowControl/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="sk-SK"/>
         </w:rPr>
@@ -686,155 +726,165 @@
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sk-SK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008528C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sk-SK"/>
               </w:rPr>
               <w:t>výška náhrady:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45BEF8F5" w14:textId="61AA91FA" w:rsidR="006E09A5" w:rsidRPr="008528C5" w:rsidRDefault="006E09A5" w:rsidP="00EA3930">
+          <w:p w14:paraId="45BEF8F5" w14:textId="5AE34852" w:rsidR="006E09A5" w:rsidRPr="008528C5" w:rsidRDefault="00657FF8" w:rsidP="00EA3930">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:widowControl/>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sk-SK"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008528C5">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sk-SK"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...1 lines deleted...]
-            <w:r>
+              <w:t>21</w:t>
+            </w:r>
+            <w:r w:rsidR="00E20F47">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sk-SK"/>
               </w:rPr>
-              <w:t>8</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="00E20F47">
+              <w:t>,</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sk-SK"/>
               </w:rPr>
-              <w:t>,20</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="008528C5">
+              <w:t>11</w:t>
+            </w:r>
+            <w:r w:rsidR="006E09A5" w:rsidRPr="008528C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sk-SK"/>
               </w:rPr>
               <w:t xml:space="preserve"> € + poštovné</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3229" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4A6199EF" w14:textId="65E9FF0C" w:rsidR="006E09A5" w:rsidRPr="008528C5" w:rsidRDefault="006E09A5" w:rsidP="00EA3930">
+          <w:p w14:paraId="4A6199EF" w14:textId="1B87BA89" w:rsidR="006E09A5" w:rsidRPr="008528C5" w:rsidRDefault="00657FF8" w:rsidP="00EA3930">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:widowControl/>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sk-SK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sk-SK"/>
               </w:rPr>
-              <w:t>36</w:t>
+              <w:t>42</w:t>
             </w:r>
             <w:r w:rsidR="00E20F47">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sk-SK"/>
               </w:rPr>
-              <w:t>,40</w:t>
+              <w:t>,</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sk-SK"/>
               </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r w:rsidR="006E09A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sk-SK"/>
+              </w:rPr>
               <w:t xml:space="preserve"> €</w:t>
             </w:r>
-            <w:r w:rsidRPr="008528C5">
+            <w:r w:rsidR="006E09A5" w:rsidRPr="008528C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sk-SK"/>
               </w:rPr>
               <w:t xml:space="preserve"> + poštovné</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006E09A5" w:rsidRPr="008528C5" w14:paraId="4515E297" w14:textId="77777777" w:rsidTr="00EA3930">
         <w:trPr>
           <w:trHeight w:val="423"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2059" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E95463A" w14:textId="77777777" w:rsidR="006E09A5" w:rsidRPr="008528C5" w:rsidRDefault="006E09A5" w:rsidP="00EA3930">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:widowControl/>
               <w:spacing w:before="120"/>
@@ -1016,162 +1066,197 @@
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sk-SK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="008528C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sk-SK"/>
               </w:rPr>
               <w:t xml:space="preserve">SPOLU: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2933" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41DE436D" w14:textId="5FBBC1A1" w:rsidR="006E09A5" w:rsidRPr="008528C5" w:rsidRDefault="006E09A5" w:rsidP="00EA3930">
+          <w:p w14:paraId="41DE436D" w14:textId="47EF52C9" w:rsidR="006E09A5" w:rsidRPr="008528C5" w:rsidRDefault="006E09A5" w:rsidP="00EA3930">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:widowControl/>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sk-SK"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006E09A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sk-SK"/>
               </w:rPr>
-              <w:t>21,</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004E5484">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00657FF8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sk-SK"/>
               </w:rPr>
-              <w:t>9</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="006E09A5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sk-SK"/>
               </w:rPr>
-              <w:t>0 €</w:t>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00657FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sk-SK"/>
+              </w:rPr>
+              <w:t>81</w:t>
+            </w:r>
+            <w:r w:rsidRPr="006E09A5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sk-SK"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> €</w:t>
             </w:r>
             <w:r w:rsidRPr="008528C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sk-SK"/>
               </w:rPr>
               <w:t xml:space="preserve"> vrátane DPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3229" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="06CD9294" w14:textId="3FF5705D" w:rsidR="006E09A5" w:rsidRPr="008528C5" w:rsidRDefault="006E09A5" w:rsidP="00EA3930">
+          <w:p w14:paraId="06CD9294" w14:textId="1B8CCE33" w:rsidR="006E09A5" w:rsidRPr="008528C5" w:rsidRDefault="006E09A5" w:rsidP="00EA3930">
             <w:pPr>
               <w:pStyle w:val="Zkladntext"/>
               <w:widowControl/>
               <w:spacing w:before="120"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sk-SK"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sk-SK"/>
               </w:rPr>
-              <w:t>40,</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="004E5484">
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidR="00657FF8">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sk-SK"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sk-SK"/>
               </w:rPr>
-              <w:t>0</w:t>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00657FF8">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:i/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:val="sk-SK"/>
+              </w:rPr>
+              <w:t>92</w:t>
             </w:r>
             <w:r w:rsidRPr="008528C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sk-SK"/>
               </w:rPr>
               <w:t xml:space="preserve"> €</w:t>
             </w:r>
             <w:r w:rsidRPr="008528C5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:i/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="sk-SK"/>
               </w:rPr>
               <w:t xml:space="preserve"> vrátane DPH</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -3672,68 +3757,69 @@
     <w:lvl w:ilvl="8" w:tplc="FFFFFFFF" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="847250898">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="727454898">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="756902939">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006E09A5"/>
     <w:rsid w:val="00080BA0"/>
     <w:rsid w:val="0022309C"/>
     <w:rsid w:val="00246324"/>
+    <w:rsid w:val="00472A69"/>
     <w:rsid w:val="004E5484"/>
+    <w:rsid w:val="00657FF8"/>
     <w:rsid w:val="00693E5D"/>
     <w:rsid w:val="006E09A5"/>
     <w:rsid w:val="008761A1"/>
     <w:rsid w:val="008C2FFB"/>
     <w:rsid w:val="00A53AAC"/>
     <w:rsid w:val="00B53330"/>
     <w:rsid w:val="00C74F62"/>
     <w:rsid w:val="00D15F6E"/>
     <w:rsid w:val="00E20F47"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="sk-SK"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -4997,68 +5083,68 @@
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>527</Words>
-  <Characters>3005</Characters>
+  <Characters>3006</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Názov</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Hewlett-Packard Company</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3525</CharactersWithSpaces>
+  <CharactersWithSpaces>3526</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Alica Turanova</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>